--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -71,156 +71,156 @@
   <si>
     <t>Відлущувальні засоби</t>
   </si>
   <si>
     <t>ES197</t>
   </si>
   <si>
     <t>Скраб з какао для всіх типів шкіри Cocoa Exfoliator E5 200 мл.</t>
   </si>
   <si>
     <t>https://helga.beauty/kakao-skrab-dlya-vsekh-tipov-kozhi-cocoa-exfoliator-e5-200-ml/</t>
   </si>
   <si>
     <t>Домашній догляд  Derma Series</t>
   </si>
   <si>
     <t>DR213</t>
   </si>
   <si>
     <t>Антистресова сироватка проти почервоніння Derma Series Anti-Red Calming Serum 30 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/antistressovaya-sirovatka-proti-pochervon-nnya-derma-series-anti-red-calming-serum-30-ml/</t>
   </si>
   <si>
+    <t>DR259</t>
+  </si>
+  <si>
+    <t>Крем протектор Cream Protector SPF 30 Derma Series 50 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/krem-protektor-cream-protector-spf-30-derma-series-50-ml/</t>
+  </si>
+  <si>
+    <t>DR215</t>
+  </si>
+  <si>
+    <t>Відновлююча сироватка для пружності шкіри Derma Series Luxe-Age Gold Filling Serum 30 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/v-dnovlyuyucha-sirovatka-dlya-pruzhnost-shk-ri-derma-series-luxe-age-gold-filling-serum-30-ml/</t>
+  </si>
+  <si>
     <t>DR265</t>
   </si>
   <si>
     <t>Нормалізуючий освіжаючий тонік Ultra-Norm Refreshing Tonic Derma Series 200 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/normal-zuyuchiy-osv-zhayuchiy-ton-k-ultra-norm-refreshing-tonic-derma-series-200-ml/</t>
   </si>
   <si>
-    <t>DR215</t>
-[...7 lines deleted...]
-  <si>
     <t>DR252</t>
   </si>
   <si>
     <t>Поживна маска з пом'якшувальною дією Soft Balance Mask Derma Series 100 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/pozhivna-maska-z-pom-yakshuvalnoyu-d-yu-soft-balance-mask-derma-series-100-ml/</t>
   </si>
   <si>
-    <t>DR259</t>
-[...5 lines deleted...]
-    <t>https://helga.beauty/krem-protektor-cream-protector-spf-30-derma-series-50-ml/</t>
+    <t>DR251</t>
+  </si>
+  <si>
+    <t>Себорегулююча маска із заспокійливим ефектом Sebo-norm Mask Derma Series 100 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/seboregulyuyucha-maska-z-zaspok-ylivim-efektom-sebo-norm-mask-derma-series-100-ml/</t>
   </si>
   <si>
     <t>DR258</t>
   </si>
   <si>
     <t>Сонцезахисна емульсія Sun Block Emultion SPF 50 Derma Series 50 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/sontsezakhisna-emuls-ya-sun-block-emultion-spf-50-derma-series-50-ml/</t>
   </si>
   <si>
     <t>DR234</t>
   </si>
   <si>
     <t>Ензимна регенеруюча сироватка з AHA-кислотами Derma Series Renewing Enzym AHA Serum 30 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/yenzimna-regeneruyucha-sirovatka-z-aha-kislotami-derma-series-renewing-enzym-aha-serum-30-ml/</t>
   </si>
   <si>
     <t>DR264</t>
   </si>
   <si>
     <t>Заспокійливий тонік Calming Tonic Derma Series 200 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/zaspok-yliviy-ton-k-calming-tonic-derma-series-200-ml/</t>
   </si>
   <si>
-    <t>DR251</t>
-[...5 lines deleted...]
-    <t>https://helga.beauty/seboregulyuyucha-maska-z-zaspok-ylivim-efektom-sebo-norm-mask-derma-series-100-ml/</t>
+    <t>DR263</t>
+  </si>
+  <si>
+    <t>Заспокійливе молочко Calming Milk Derma Series 200 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/zaspok-yliva-molochko-calming-milk-derma-series-200-ml/</t>
+  </si>
+  <si>
+    <t>DR246</t>
+  </si>
+  <si>
+    <t>Міорелаксуючий сироватка проти зморшок Derma Series Anti-Wrinkle Serum 30 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/m-orelaksuyuchiy-sirovatka-derma-series-anti-wrinkle-serum-30-ml/</t>
+  </si>
+  <si>
+    <t>DR250</t>
+  </si>
+  <si>
+    <t>Маска для максимального зволоження Hydra-Help Mask Derma Series 100 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/maska-dlya-maksimalnogo-zvolozhennya-hydra-help-mask-derma-series-100-ml/</t>
   </si>
   <si>
     <t>DR242</t>
   </si>
   <si>
     <t>Протизапальний підсушуючий SOS-засіб Derma Series Local SOS-solution 15 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/protizapalniy-p-dsushuyuchiy-sos-zas-b-derma-series-local-sos-solution-15-ml/</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://helga.beauty/maska-dlya-maksimalnogo-zvolozhennya-hydra-help-mask-derma-series-100-ml/</t>
   </si>
   <si>
     <t>DR262</t>
   </si>
   <si>
     <t>Універсальний миючий мус пінка для очищення Comfort Cleansing Mousse Derma Series 200 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/un-versalniy-miyuchiy-mus-comfort-cleansing-mousse-derma-series-200-ml/</t>
   </si>
   <si>
     <t>DR249</t>
   </si>
   <si>
     <t>Вітамінізована пептидна сироватка Vita-Active Peptide Serum Derma Series 30 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/v-tam-n-zovana-peptidna-sirovatka-vita-active-peptide-serum-derma-series-30-ml/</t>
   </si>
   <si>
     <t>DR247</t>
   </si>
   <si>
     <t>Освітлююча сироватка проти пігментації Brightening Alpaflor Serum Derma Series 30 мл</t>
   </si>
@@ -1050,51 +1050,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-umyvaniya-cream-cleanser-c8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/kakao-skrab-dlya-vsekh-tipov-kozhi-cocoa-exfoliator-e5-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/antistressovaya-sirovatka-proti-pochervon-nnya-derma-series-anti-red-calming-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/normal-zuyuchiy-osv-zhayuchiy-ton-k-ultra-norm-refreshing-tonic-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-dnovlyuyucha-sirovatka-dlya-pruzhnost-shk-ri-derma-series-luxe-age-gold-filling-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/pozhivna-maska-z-pom-yakshuvalnoyu-d-yu-soft-balance-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-protektor-cream-protector-spf-30-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sontsezakhisna-emuls-ya-sun-block-emultion-spf-50-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/yenzimna-regeneruyucha-sirovatka-z-aha-kislotami-derma-series-renewing-enzym-aha-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliviy-ton-k-calming-tonic-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/seboregulyuyucha-maska-z-zaspok-ylivim-efektom-sebo-norm-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/protizapalniy-p-dsushuyuchiy-sos-zas-b-derma-series-local-sos-solution-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliva-molochko-calming-milk-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/m-orelaksuyuchiy-sirovatka-derma-series-anti-wrinkle-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/maska-dlya-maksimalnogo-zvolozhennya-hydra-help-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/un-versalniy-miyuchiy-mus-comfort-cleansing-mousse-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-tam-n-zovana-peptidna-sirovatka-vita-active-peptide-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/osv-tlyuyucha-sirovatka-proti-p-gmentats-brightening-alpaflor-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/normal-zuyuchiy-ochishchuvalniy-gel-ultra-norm-cleansing-gel-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zm-tsnyuyucha-sirovatka-z-efektom-3d-l-ftingu-3d-lift-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliviy-legkiy-krem-dlya-komfortu-shk-ri-calming-light-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/vosstanavlivayushchiy-toniziruyushchiy-krem-recovery-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/regeneruyuchiy-antiv-koviy-krem-z-l-ft-ngovim-efektom-renew-lifting-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/regeneruyuchiy-osv-tlyuyuchiy-krem-revit-aha-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-krem-z-kamuflyazhem-bb-cream-extra-light-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/rev-tal-z-ruyushch-y-krem-dlya-oblast-navkolo-ochey-matrix-eye-cream-derma-series-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-ruk-dlya-vsekh-tipov-kozhi-hand-cream-b7-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-ruk-manaru/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/hand-cream-rahima/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-uvlazhnyayushchiy-krem-light-moisturiser-m5-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-glibokogo-zvolozhennya-deep-moisturiser-m6-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-denniy-zvolozhuvalniy-krem-esse-hydro-moisturiser-m1-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/pozhivniy-zvolozhuvalniy-krem-dlya-sukho-ta-chutlivo-shk-ri-esse-nourish-moisturiser-m2-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-zvolozhuvalniy-zas-b-omega-zhirnimi-kislotami-esse-omega-light-o5-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/nasicheniy-zvolozhuvalniy-zas-b-z-omega-zhirnimi-kislotami-esse-omega-deep-o6-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/denniy-zakhisniy-zvolozhuvalniy-krem-esse-defence-moisturiser-m9-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/n-chniy-v-dnovlyuvalniy-zvolozhuvalniy-krem-esse-restorative-moisturiser-m10-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-kozhi-vokrug-glaz-i-gub-eye-lip-cream-r5-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-doglyadu-za-chutlivoyu-shk-royu-navkolo-ochey-esse-sensitive-eye-cream-r2-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/glinyanaya-maska-dlya-vsekh-tipov-kozhi-clay-mask-k5/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zvolozhuvalniy-m-st-dlya-vs-kh-tip-v-shk-ri-esse-hydrating-mist-t5-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zvolozhuvalniy-m-st-dlya-vs-kh-tip-v-shk-ri-esse-biome-mist-t6/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-dnovlyuvalna-sirovatka-dlya-vs-kh-tip-v-shk-ri-esse-resurrect-serum-r4-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/prob-otichna-sirovatka-esse-probiotic-serum-r10-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sirovatka-z-kontsentrovanim-v-tam-nom-s-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sontsezakhisniy-krem-dlya-oblichchya-t-la-z-esse-spf30-sunscreen-s1-30-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f5-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f3-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zas-b-dlya-ochishchennya-chutlivo-shk-ri-esse-sensitive-cleanser-c1-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/ochishchuvalniy-geleviy-zas-b-dlya-vs-kh-tip-v-shk-ri-esse-gel-cleanser-c5-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zas-b-dlya-glibokogo-ochishchennya-vs-kh-tip-v-shk-ri-esse-refining-cleanser-c6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/p-nka-dlya-ochishchennya-ericson/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/smart-aging-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/activating-age-repair-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/hyaluronic-power-rerum/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/gentle-face-body-peelling-gel/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/refreshing-facial-cleanser/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/energizing-body-hair-shampoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/mild-antiperspirant/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/calming-after-shave-balsam/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-umyvaniya-cream-cleanser-c8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/kakao-skrab-dlya-vsekh-tipov-kozhi-cocoa-exfoliator-e5-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/antistressovaya-sirovatka-proti-pochervon-nnya-derma-series-anti-red-calming-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-protektor-cream-protector-spf-30-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-dnovlyuyucha-sirovatka-dlya-pruzhnost-shk-ri-derma-series-luxe-age-gold-filling-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/normal-zuyuchiy-osv-zhayuchiy-ton-k-ultra-norm-refreshing-tonic-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/pozhivna-maska-z-pom-yakshuvalnoyu-d-yu-soft-balance-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/seboregulyuyucha-maska-z-zaspok-ylivim-efektom-sebo-norm-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sontsezakhisna-emuls-ya-sun-block-emultion-spf-50-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/yenzimna-regeneruyucha-sirovatka-z-aha-kislotami-derma-series-renewing-enzym-aha-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliviy-ton-k-calming-tonic-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliva-molochko-calming-milk-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/m-orelaksuyuchiy-sirovatka-derma-series-anti-wrinkle-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/maska-dlya-maksimalnogo-zvolozhennya-hydra-help-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/protizapalniy-p-dsushuyuchiy-sos-zas-b-derma-series-local-sos-solution-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/un-versalniy-miyuchiy-mus-comfort-cleansing-mousse-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-tam-n-zovana-peptidna-sirovatka-vita-active-peptide-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/osv-tlyuyucha-sirovatka-proti-p-gmentats-brightening-alpaflor-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/normal-zuyuchiy-ochishchuvalniy-gel-ultra-norm-cleansing-gel-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zm-tsnyuyucha-sirovatka-z-efektom-3d-l-ftingu-3d-lift-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliviy-legkiy-krem-dlya-komfortu-shk-ri-calming-light-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/vosstanavlivayushchiy-toniziruyushchiy-krem-recovery-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/regeneruyuchiy-antiv-koviy-krem-z-l-ft-ngovim-efektom-renew-lifting-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/regeneruyuchiy-osv-tlyuyuchiy-krem-revit-aha-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-krem-z-kamuflyazhem-bb-cream-extra-light-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/rev-tal-z-ruyushch-y-krem-dlya-oblast-navkolo-ochey-matrix-eye-cream-derma-series-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-ruk-dlya-vsekh-tipov-kozhi-hand-cream-b7-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-ruk-manaru/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/hand-cream-rahima/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-uvlazhnyayushchiy-krem-light-moisturiser-m5-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-glibokogo-zvolozhennya-deep-moisturiser-m6-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-denniy-zvolozhuvalniy-krem-esse-hydro-moisturiser-m1-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/pozhivniy-zvolozhuvalniy-krem-dlya-sukho-ta-chutlivo-shk-ri-esse-nourish-moisturiser-m2-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-zvolozhuvalniy-zas-b-omega-zhirnimi-kislotami-esse-omega-light-o5-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/nasicheniy-zvolozhuvalniy-zas-b-z-omega-zhirnimi-kislotami-esse-omega-deep-o6-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/denniy-zakhisniy-zvolozhuvalniy-krem-esse-defence-moisturiser-m9-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/n-chniy-v-dnovlyuvalniy-zvolozhuvalniy-krem-esse-restorative-moisturiser-m10-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-kozhi-vokrug-glaz-i-gub-eye-lip-cream-r5-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-doglyadu-za-chutlivoyu-shk-royu-navkolo-ochey-esse-sensitive-eye-cream-r2-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/glinyanaya-maska-dlya-vsekh-tipov-kozhi-clay-mask-k5/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zvolozhuvalniy-m-st-dlya-vs-kh-tip-v-shk-ri-esse-hydrating-mist-t5-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zvolozhuvalniy-m-st-dlya-vs-kh-tip-v-shk-ri-esse-biome-mist-t6/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-dnovlyuvalna-sirovatka-dlya-vs-kh-tip-v-shk-ri-esse-resurrect-serum-r4-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/prob-otichna-sirovatka-esse-probiotic-serum-r10-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sirovatka-z-kontsentrovanim-v-tam-nom-s-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sontsezakhisniy-krem-dlya-oblichchya-t-la-z-esse-spf30-sunscreen-s1-30-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f5-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f3-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zas-b-dlya-ochishchennya-chutlivo-shk-ri-esse-sensitive-cleanser-c1-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/ochishchuvalniy-geleviy-zas-b-dlya-vs-kh-tip-v-shk-ri-esse-gel-cleanser-c5-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zas-b-dlya-glibokogo-ochishchennya-vs-kh-tip-v-shk-ri-esse-refining-cleanser-c6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/p-nka-dlya-ochishchennya-ericson/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/smart-aging-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/activating-age-repair-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/hyaluronic-power-rerum/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/gentle-face-body-peelling-gel/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/refreshing-facial-cleanser/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/energizing-body-hair-shampoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/mild-antiperspirant/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/calming-after-shave-balsam/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F90" sqref="F90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1249,263 +1249,263 @@
       <c r="D12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="6">
         <v>99</v>
       </c>
       <c r="F12" s="14">
         <v>890</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>2</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="14">
-        <v>490</v>
+        <v>690</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>3</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="6">
         <v>99</v>
       </c>
       <c r="F14" s="14">
         <v>890</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>4</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="E15" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E15" s="6"/>
       <c r="F15" s="14">
-        <v>790</v>
+        <v>490</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>5</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="E16" s="6"/>
+      <c r="E16" s="6">
+        <v>100</v>
+      </c>
       <c r="F16" s="14">
-        <v>690</v>
+        <v>790</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>6</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="E17" s="6"/>
+      <c r="E17" s="6">
+        <v>100</v>
+      </c>
       <c r="F17" s="14">
-        <v>890</v>
+        <v>790</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>7</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="E18" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="6"/>
       <c r="F18" s="14">
         <v>890</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>8</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="E19" s="6"/>
+      <c r="E19" s="6">
+        <v>100</v>
+      </c>
       <c r="F19" s="14">
-        <v>490</v>
+        <v>890</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>9</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="E20" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>790</v>
+        <v>490</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>10</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="E21" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="6"/>
       <c r="F21" s="14">
-        <v>170</v>
+        <v>490</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>11</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="E22" s="6"/>
+      <c r="E22" s="6">
+        <v>99</v>
+      </c>
       <c r="F22" s="14">
-        <v>490</v>
+        <v>890</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>12</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="6">
         <v>99</v>
       </c>
       <c r="F23" s="14">
-        <v>890</v>
+        <v>790</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>13</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="6">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F24" s="14">
-        <v>790</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>14</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
         <v>490</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>15</v>
       </c>
       <c r="B26" s="10" t="s">