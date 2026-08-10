--- v1 (2026-06-25)
+++ v2 (2026-08-10)
@@ -71,192 +71,192 @@
   <si>
     <t>Відлущувальні засоби</t>
   </si>
   <si>
     <t>ES197</t>
   </si>
   <si>
     <t>Скраб з какао для всіх типів шкіри Cocoa Exfoliator E5 200 мл.</t>
   </si>
   <si>
     <t>https://helga.beauty/kakao-skrab-dlya-vsekh-tipov-kozhi-cocoa-exfoliator-e5-200-ml/</t>
   </si>
   <si>
     <t>Домашній догляд  Derma Series</t>
   </si>
   <si>
     <t>DR213</t>
   </si>
   <si>
     <t>Антистресова сироватка проти почервоніння Derma Series Anti-Red Calming Serum 30 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/antistressovaya-sirovatka-proti-pochervon-nnya-derma-series-anti-red-calming-serum-30-ml/</t>
   </si>
   <si>
+    <t>DR215</t>
+  </si>
+  <si>
+    <t>Відновлююча сироватка для пружності шкіри Derma Series Luxe-Age Gold Filling Serum 30 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/v-dnovlyuyucha-sirovatka-dlya-pruzhnost-shk-ri-derma-series-luxe-age-gold-filling-serum-30-ml/</t>
+  </si>
+  <si>
+    <t>DR265</t>
+  </si>
+  <si>
+    <t>Нормалізуючий освіжаючий тонік Ultra-Norm Refreshing Tonic Derma Series 200 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/normal-zuyuchiy-osv-zhayuchiy-ton-k-ultra-norm-refreshing-tonic-derma-series-200-ml/</t>
+  </si>
+  <si>
+    <t>DR252</t>
+  </si>
+  <si>
+    <t>Поживна маска з пом'якшувальною дією Soft Balance Mask Derma Series 100 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/pozhivna-maska-z-pom-yakshuvalnoyu-d-yu-soft-balance-mask-derma-series-100-ml/</t>
+  </si>
+  <si>
     <t>DR259</t>
   </si>
   <si>
     <t>Крем протектор Cream Protector SPF 30 Derma Series 50 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/krem-protektor-cream-protector-spf-30-derma-series-50-ml/</t>
   </si>
   <si>
-    <t>DR215</t>
-[...23 lines deleted...]
-    <t>https://helga.beauty/pozhivna-maska-z-pom-yakshuvalnoyu-d-yu-soft-balance-mask-derma-series-100-ml/</t>
+    <t>DR258</t>
+  </si>
+  <si>
+    <t>Сонцезахисна емульсія Sun Block Emultion SPF 50 Derma Series 50 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/sontsezakhisna-emuls-ya-sun-block-emultion-spf-50-derma-series-50-ml/</t>
+  </si>
+  <si>
+    <t>DR234</t>
+  </si>
+  <si>
+    <t>Ензимна регенеруюча сироватка з AHA-кислотами Derma Series Renewing Enzym AHA Serum 30 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/yenzimna-regeneruyucha-sirovatka-z-aha-kislotami-derma-series-renewing-enzym-aha-serum-30-ml/</t>
+  </si>
+  <si>
+    <t>DR264</t>
+  </si>
+  <si>
+    <t>Заспокійливий тонік Calming Tonic Derma Series 200 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/zaspok-yliviy-ton-k-calming-tonic-derma-series-200-ml/</t>
   </si>
   <si>
     <t>DR251</t>
   </si>
   <si>
     <t>Себорегулююча маска із заспокійливим ефектом Sebo-norm Mask Derma Series 100 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/seboregulyuyucha-maska-z-zaspok-ylivim-efektom-sebo-norm-mask-derma-series-100-ml/</t>
   </si>
   <si>
-    <t>DR258</t>
-[...23 lines deleted...]
-    <t>https://helga.beauty/zaspok-yliviy-ton-k-calming-tonic-derma-series-200-ml/</t>
+    <t>DR242</t>
+  </si>
+  <si>
+    <t>Протизапальний підсушуючий SOS-засіб Derma Series Local SOS-solution 15 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/protizapalniy-p-dsushuyuchiy-sos-zas-b-derma-series-local-sos-solution-15-ml/</t>
   </si>
   <si>
     <t>DR263</t>
   </si>
   <si>
     <t>Заспокійливе молочко Calming Milk Derma Series 200 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/zaspok-yliva-molochko-calming-milk-derma-series-200-ml/</t>
   </si>
   <si>
     <t>DR246</t>
   </si>
   <si>
     <t>Міорелаксуючий сироватка проти зморшок Derma Series Anti-Wrinkle Serum 30 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/m-orelaksuyuchiy-sirovatka-derma-series-anti-wrinkle-serum-30-ml/</t>
   </si>
   <si>
     <t>DR250</t>
   </si>
   <si>
     <t>Маска для максимального зволоження Hydra-Help Mask Derma Series 100 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/maska-dlya-maksimalnogo-zvolozhennya-hydra-help-mask-derma-series-100-ml/</t>
   </si>
   <si>
-    <t>DR242</t>
-[...7 lines deleted...]
-  <si>
     <t>DR262</t>
   </si>
   <si>
     <t>Універсальний миючий мус пінка для очищення Comfort Cleansing Mousse Derma Series 200 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/un-versalniy-miyuchiy-mus-comfort-cleansing-mousse-derma-series-200-ml/</t>
   </si>
   <si>
     <t>DR249</t>
   </si>
   <si>
     <t>Вітамінізована пептидна сироватка Vita-Active Peptide Serum Derma Series 30 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/v-tam-n-zovana-peptidna-sirovatka-vita-active-peptide-serum-derma-series-30-ml/</t>
   </si>
   <si>
+    <t>DR261</t>
+  </si>
+  <si>
+    <t>Нормалізуючий очищувальний гель Ultra-Norm Cleansing Gel Derma Series 200 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/normal-zuyuchiy-ochishchuvalniy-gel-ultra-norm-cleansing-gel-derma-series-200-ml/</t>
+  </si>
+  <si>
     <t>DR247</t>
   </si>
   <si>
     <t>Освітлююча сироватка проти пігментації Brightening Alpaflor Serum Derma Series 30 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/osv-tlyuyucha-sirovatka-proti-p-gmentats-brightening-alpaflor-serum-derma-series-30-ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://helga.beauty/normal-zuyuchiy-ochishchuvalniy-gel-ultra-norm-cleansing-gel-derma-series-200-ml/</t>
   </si>
   <si>
     <t>DR248</t>
   </si>
   <si>
     <t>Зміцнююча сироватка з ефектом 3D ліфтингу 3D-Lift Serum Derma Series 30 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/zm-tsnyuyucha-sirovatka-z-efektom-3d-l-ftingu-3d-lift-serum-derma-series-30-ml/</t>
   </si>
   <si>
     <t>DR253</t>
   </si>
   <si>
     <t>Заспокійливий легкий крем для комфорту шкіри Calming Light Cream Derma Series 50 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/zaspok-yliviy-legkiy-krem-dlya-komfortu-shk-ri-calming-light-cream-derma-series-50-ml/</t>
   </si>
   <si>
     <t>DR254</t>
   </si>
   <si>
     <t>Відновлюючий тонізуючий крем Recovery cream Derma Series 50 мл</t>
   </si>
@@ -1050,51 +1050,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-umyvaniya-cream-cleanser-c8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/kakao-skrab-dlya-vsekh-tipov-kozhi-cocoa-exfoliator-e5-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/antistressovaya-sirovatka-proti-pochervon-nnya-derma-series-anti-red-calming-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-protektor-cream-protector-spf-30-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-dnovlyuyucha-sirovatka-dlya-pruzhnost-shk-ri-derma-series-luxe-age-gold-filling-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/normal-zuyuchiy-osv-zhayuchiy-ton-k-ultra-norm-refreshing-tonic-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/pozhivna-maska-z-pom-yakshuvalnoyu-d-yu-soft-balance-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/seboregulyuyucha-maska-z-zaspok-ylivim-efektom-sebo-norm-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sontsezakhisna-emuls-ya-sun-block-emultion-spf-50-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/yenzimna-regeneruyucha-sirovatka-z-aha-kislotami-derma-series-renewing-enzym-aha-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliviy-ton-k-calming-tonic-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliva-molochko-calming-milk-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/m-orelaksuyuchiy-sirovatka-derma-series-anti-wrinkle-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/maska-dlya-maksimalnogo-zvolozhennya-hydra-help-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/protizapalniy-p-dsushuyuchiy-sos-zas-b-derma-series-local-sos-solution-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/un-versalniy-miyuchiy-mus-comfort-cleansing-mousse-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-tam-n-zovana-peptidna-sirovatka-vita-active-peptide-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/osv-tlyuyucha-sirovatka-proti-p-gmentats-brightening-alpaflor-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/normal-zuyuchiy-ochishchuvalniy-gel-ultra-norm-cleansing-gel-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zm-tsnyuyucha-sirovatka-z-efektom-3d-l-ftingu-3d-lift-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliviy-legkiy-krem-dlya-komfortu-shk-ri-calming-light-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/vosstanavlivayushchiy-toniziruyushchiy-krem-recovery-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/regeneruyuchiy-antiv-koviy-krem-z-l-ft-ngovim-efektom-renew-lifting-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/regeneruyuchiy-osv-tlyuyuchiy-krem-revit-aha-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-krem-z-kamuflyazhem-bb-cream-extra-light-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/rev-tal-z-ruyushch-y-krem-dlya-oblast-navkolo-ochey-matrix-eye-cream-derma-series-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-ruk-dlya-vsekh-tipov-kozhi-hand-cream-b7-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-ruk-manaru/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/hand-cream-rahima/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-uvlazhnyayushchiy-krem-light-moisturiser-m5-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-glibokogo-zvolozhennya-deep-moisturiser-m6-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-denniy-zvolozhuvalniy-krem-esse-hydro-moisturiser-m1-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/pozhivniy-zvolozhuvalniy-krem-dlya-sukho-ta-chutlivo-shk-ri-esse-nourish-moisturiser-m2-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-zvolozhuvalniy-zas-b-omega-zhirnimi-kislotami-esse-omega-light-o5-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/nasicheniy-zvolozhuvalniy-zas-b-z-omega-zhirnimi-kislotami-esse-omega-deep-o6-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/denniy-zakhisniy-zvolozhuvalniy-krem-esse-defence-moisturiser-m9-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/n-chniy-v-dnovlyuvalniy-zvolozhuvalniy-krem-esse-restorative-moisturiser-m10-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-kozhi-vokrug-glaz-i-gub-eye-lip-cream-r5-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-doglyadu-za-chutlivoyu-shk-royu-navkolo-ochey-esse-sensitive-eye-cream-r2-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/glinyanaya-maska-dlya-vsekh-tipov-kozhi-clay-mask-k5/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zvolozhuvalniy-m-st-dlya-vs-kh-tip-v-shk-ri-esse-hydrating-mist-t5-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zvolozhuvalniy-m-st-dlya-vs-kh-tip-v-shk-ri-esse-biome-mist-t6/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-dnovlyuvalna-sirovatka-dlya-vs-kh-tip-v-shk-ri-esse-resurrect-serum-r4-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/prob-otichna-sirovatka-esse-probiotic-serum-r10-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sirovatka-z-kontsentrovanim-v-tam-nom-s-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sontsezakhisniy-krem-dlya-oblichchya-t-la-z-esse-spf30-sunscreen-s1-30-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f5-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f3-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zas-b-dlya-ochishchennya-chutlivo-shk-ri-esse-sensitive-cleanser-c1-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/ochishchuvalniy-geleviy-zas-b-dlya-vs-kh-tip-v-shk-ri-esse-gel-cleanser-c5-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zas-b-dlya-glibokogo-ochishchennya-vs-kh-tip-v-shk-ri-esse-refining-cleanser-c6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/p-nka-dlya-ochishchennya-ericson/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/smart-aging-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/activating-age-repair-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/hyaluronic-power-rerum/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/gentle-face-body-peelling-gel/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/refreshing-facial-cleanser/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/energizing-body-hair-shampoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/mild-antiperspirant/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/calming-after-shave-balsam/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-umyvaniya-cream-cleanser-c8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/kakao-skrab-dlya-vsekh-tipov-kozhi-cocoa-exfoliator-e5-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/antistressovaya-sirovatka-proti-pochervon-nnya-derma-series-anti-red-calming-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-dnovlyuyucha-sirovatka-dlya-pruzhnost-shk-ri-derma-series-luxe-age-gold-filling-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/normal-zuyuchiy-osv-zhayuchiy-ton-k-ultra-norm-refreshing-tonic-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/pozhivna-maska-z-pom-yakshuvalnoyu-d-yu-soft-balance-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-protektor-cream-protector-spf-30-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sontsezakhisna-emuls-ya-sun-block-emultion-spf-50-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/yenzimna-regeneruyucha-sirovatka-z-aha-kislotami-derma-series-renewing-enzym-aha-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliviy-ton-k-calming-tonic-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/seboregulyuyucha-maska-z-zaspok-ylivim-efektom-sebo-norm-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/protizapalniy-p-dsushuyuchiy-sos-zas-b-derma-series-local-sos-solution-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliva-molochko-calming-milk-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/m-orelaksuyuchiy-sirovatka-derma-series-anti-wrinkle-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/maska-dlya-maksimalnogo-zvolozhennya-hydra-help-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/un-versalniy-miyuchiy-mus-comfort-cleansing-mousse-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-tam-n-zovana-peptidna-sirovatka-vita-active-peptide-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/normal-zuyuchiy-ochishchuvalniy-gel-ultra-norm-cleansing-gel-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/osv-tlyuyucha-sirovatka-proti-p-gmentats-brightening-alpaflor-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zm-tsnyuyucha-sirovatka-z-efektom-3d-l-ftingu-3d-lift-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliviy-legkiy-krem-dlya-komfortu-shk-ri-calming-light-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/vosstanavlivayushchiy-toniziruyushchiy-krem-recovery-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/regeneruyuchiy-antiv-koviy-krem-z-l-ft-ngovim-efektom-renew-lifting-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/regeneruyuchiy-osv-tlyuyuchiy-krem-revit-aha-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-krem-z-kamuflyazhem-bb-cream-extra-light-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/rev-tal-z-ruyushch-y-krem-dlya-oblast-navkolo-ochey-matrix-eye-cream-derma-series-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-ruk-dlya-vsekh-tipov-kozhi-hand-cream-b7-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-ruk-manaru/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/hand-cream-rahima/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-uvlazhnyayushchiy-krem-light-moisturiser-m5-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-glibokogo-zvolozhennya-deep-moisturiser-m6-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-denniy-zvolozhuvalniy-krem-esse-hydro-moisturiser-m1-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/pozhivniy-zvolozhuvalniy-krem-dlya-sukho-ta-chutlivo-shk-ri-esse-nourish-moisturiser-m2-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-zvolozhuvalniy-zas-b-omega-zhirnimi-kislotami-esse-omega-light-o5-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/nasicheniy-zvolozhuvalniy-zas-b-z-omega-zhirnimi-kislotami-esse-omega-deep-o6-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/denniy-zakhisniy-zvolozhuvalniy-krem-esse-defence-moisturiser-m9-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/n-chniy-v-dnovlyuvalniy-zvolozhuvalniy-krem-esse-restorative-moisturiser-m10-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-kozhi-vokrug-glaz-i-gub-eye-lip-cream-r5-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-doglyadu-za-chutlivoyu-shk-royu-navkolo-ochey-esse-sensitive-eye-cream-r2-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/glinyanaya-maska-dlya-vsekh-tipov-kozhi-clay-mask-k5/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zvolozhuvalniy-m-st-dlya-vs-kh-tip-v-shk-ri-esse-hydrating-mist-t5-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zvolozhuvalniy-m-st-dlya-vs-kh-tip-v-shk-ri-esse-biome-mist-t6/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-dnovlyuvalna-sirovatka-dlya-vs-kh-tip-v-shk-ri-esse-resurrect-serum-r4-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/prob-otichna-sirovatka-esse-probiotic-serum-r10-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sirovatka-z-kontsentrovanim-v-tam-nom-s-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sontsezakhisniy-krem-dlya-oblichchya-t-la-z-esse-spf30-sunscreen-s1-30-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f5-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f3-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zas-b-dlya-ochishchennya-chutlivo-shk-ri-esse-sensitive-cleanser-c1-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/ochishchuvalniy-geleviy-zas-b-dlya-vs-kh-tip-v-shk-ri-esse-gel-cleanser-c5-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zas-b-dlya-glibokogo-ochishchennya-vs-kh-tip-v-shk-ri-esse-refining-cleanser-c6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/p-nka-dlya-ochishchennya-ericson/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/smart-aging-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/activating-age-repair-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/hyaluronic-power-rerum/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/gentle-face-body-peelling-gel/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/refreshing-facial-cleanser/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/energizing-body-hair-shampoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/mild-antiperspirant/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/calming-after-shave-balsam/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F90" sqref="F90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1247,265 +1247,265 @@
         <v>17</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="6">
         <v>99</v>
       </c>
       <c r="F12" s="14">
         <v>890</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>2</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="E13" s="6"/>
+      <c r="E13" s="6">
+        <v>99</v>
+      </c>
       <c r="F13" s="14">
-        <v>690</v>
+        <v>890</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>3</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="E14" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>890</v>
+        <v>490</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>4</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="E15" s="6"/>
+      <c r="E15" s="6">
+        <v>100</v>
+      </c>
       <c r="F15" s="14">
-        <v>490</v>
+        <v>790</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>5</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="E16" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>790</v>
+        <v>690</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>6</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="E17" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>790</v>
+        <v>890</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>7</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="E18" s="6"/>
+      <c r="E18" s="6">
+        <v>100</v>
+      </c>
       <c r="F18" s="14">
         <v>890</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>8</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="E19" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="6"/>
       <c r="F19" s="14">
-        <v>890</v>
+        <v>490</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>9</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="E20" s="6"/>
+      <c r="E20" s="6">
+        <v>100</v>
+      </c>
       <c r="F20" s="14">
-        <v>490</v>
+        <v>790</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>10</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="E21" s="6"/>
+      <c r="E21" s="6">
+        <v>100</v>
+      </c>
       <c r="F21" s="14">
-        <v>490</v>
+        <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>11</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="E22" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="6"/>
       <c r="F22" s="14">
-        <v>890</v>
+        <v>490</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>12</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="6">
         <v>99</v>
       </c>
       <c r="F23" s="14">
-        <v>790</v>
+        <v>890</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>13</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F24" s="14">
-        <v>170</v>
+        <v>790</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>14</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="14">
         <v>490</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>15</v>
       </c>
       <c r="B26" s="10" t="s">
@@ -1515,73 +1515,73 @@
         <v>59</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="6">
         <v>100</v>
       </c>
       <c r="F26" s="14">
         <v>890</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>16</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="E27" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="6"/>
       <c r="F27" s="14">
-        <v>890</v>
+        <v>490</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>17</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="E28" s="6"/>
+      <c r="E28" s="6">
+        <v>100</v>
+      </c>
       <c r="F28" s="14">
-        <v>490</v>
+        <v>890</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>18</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E29" s="6">
         <v>100</v>
       </c>
       <c r="F29" s="14">
         <v>890</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>19</v>