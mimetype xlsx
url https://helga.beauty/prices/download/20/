--- v2 (2026-08-10)
+++ v3 (2026-09-24)
@@ -71,122 +71,122 @@
   <si>
     <t>Відлущувальні засоби</t>
   </si>
   <si>
     <t>ES197</t>
   </si>
   <si>
     <t>Скраб з какао для всіх типів шкіри Cocoa Exfoliator E5 200 мл.</t>
   </si>
   <si>
     <t>https://helga.beauty/kakao-skrab-dlya-vsekh-tipov-kozhi-cocoa-exfoliator-e5-200-ml/</t>
   </si>
   <si>
     <t>Домашній догляд  Derma Series</t>
   </si>
   <si>
     <t>DR213</t>
   </si>
   <si>
     <t>Антистресова сироватка проти почервоніння Derma Series Anti-Red Calming Serum 30 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/antistressovaya-sirovatka-proti-pochervon-nnya-derma-series-anti-red-calming-serum-30-ml/</t>
   </si>
   <si>
+    <t>DR252</t>
+  </si>
+  <si>
+    <t>Поживна маска з пом'якшувальною дією Soft Balance Mask Derma Series 100 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/pozhivna-maska-z-pom-yakshuvalnoyu-d-yu-soft-balance-mask-derma-series-100-ml/</t>
+  </si>
+  <si>
+    <t>DR259</t>
+  </si>
+  <si>
+    <t>Крем протектор Cream Protector SPF 30 Derma Series 50 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/krem-protektor-cream-protector-spf-30-derma-series-50-ml/</t>
+  </si>
+  <si>
     <t>DR215</t>
   </si>
   <si>
     <t>Відновлююча сироватка для пружності шкіри Derma Series Luxe-Age Gold Filling Serum 30 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/v-dnovlyuyucha-sirovatka-dlya-pruzhnost-shk-ri-derma-series-luxe-age-gold-filling-serum-30-ml/</t>
   </si>
   <si>
     <t>DR265</t>
   </si>
   <si>
     <t>Нормалізуючий освіжаючий тонік Ultra-Norm Refreshing Tonic Derma Series 200 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/normal-zuyuchiy-osv-zhayuchiy-ton-k-ultra-norm-refreshing-tonic-derma-series-200-ml/</t>
   </si>
   <si>
-    <t>DR252</t>
-[...14 lines deleted...]
-    <t>https://helga.beauty/krem-protektor-cream-protector-spf-30-derma-series-50-ml/</t>
+    <t>DR264</t>
+  </si>
+  <si>
+    <t>Заспокійливий тонік Calming Tonic Derma Series 200 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/zaspok-yliviy-ton-k-calming-tonic-derma-series-200-ml/</t>
+  </si>
+  <si>
+    <t>DR234</t>
+  </si>
+  <si>
+    <t>Ензимна регенеруюча сироватка з AHA-кислотами Derma Series Renewing Enzym AHA Serum 30 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/yenzimna-regeneruyucha-sirovatka-z-aha-kislotami-derma-series-renewing-enzym-aha-serum-30-ml/</t>
+  </si>
+  <si>
+    <t>DR251</t>
+  </si>
+  <si>
+    <t>Себорегулююча маска із заспокійливим ефектом Sebo-norm Mask Derma Series 100 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/seboregulyuyucha-maska-z-zaspok-ylivim-efektom-sebo-norm-mask-derma-series-100-ml/</t>
   </si>
   <si>
     <t>DR258</t>
   </si>
   <si>
     <t>Сонцезахисна емульсія Sun Block Emultion SPF 50 Derma Series 50 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/sontsezakhisna-emuls-ya-sun-block-emultion-spf-50-derma-series-50-ml/</t>
   </si>
   <si>
-    <t>DR234</t>
-[...25 lines deleted...]
-  <si>
     <t>DR242</t>
   </si>
   <si>
     <t>Протизапальний підсушуючий SOS-засіб Derma Series Local SOS-solution 15 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/protizapalniy-p-dsushuyuchiy-sos-zas-b-derma-series-local-sos-solution-15-ml/</t>
   </si>
   <si>
     <t>DR263</t>
   </si>
   <si>
     <t>Заспокійливе молочко Calming Milk Derma Series 200 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/zaspok-yliva-molochko-calming-milk-derma-series-200-ml/</t>
   </si>
   <si>
     <t>DR246</t>
   </si>
   <si>
     <t>Міорелаксуючий сироватка проти зморшок Derma Series Anti-Wrinkle Serum 30 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/m-orelaksuyuchiy-sirovatka-derma-series-anti-wrinkle-serum-30-ml/</t>
@@ -197,66 +197,66 @@
   <si>
     <t>Маска для максимального зволоження Hydra-Help Mask Derma Series 100 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/maska-dlya-maksimalnogo-zvolozhennya-hydra-help-mask-derma-series-100-ml/</t>
   </si>
   <si>
     <t>DR262</t>
   </si>
   <si>
     <t>Універсальний миючий мус пінка для очищення Comfort Cleansing Mousse Derma Series 200 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/un-versalniy-miyuchiy-mus-comfort-cleansing-mousse-derma-series-200-ml/</t>
   </si>
   <si>
     <t>DR249</t>
   </si>
   <si>
     <t>Вітамінізована пептидна сироватка Vita-Active Peptide Serum Derma Series 30 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/v-tam-n-zovana-peptidna-sirovatka-vita-active-peptide-serum-derma-series-30-ml/</t>
   </si>
   <si>
+    <t>DR247</t>
+  </si>
+  <si>
+    <t>Освітлююча сироватка проти пігментації Brightening Alpaflor Serum Derma Series 30 мл</t>
+  </si>
+  <si>
+    <t>https://helga.beauty/osv-tlyuyucha-sirovatka-proti-p-gmentats-brightening-alpaflor-serum-derma-series-30-ml/</t>
+  </si>
+  <si>
     <t>DR261</t>
   </si>
   <si>
     <t>Нормалізуючий очищувальний гель Ultra-Norm Cleansing Gel Derma Series 200 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/normal-zuyuchiy-ochishchuvalniy-gel-ultra-norm-cleansing-gel-derma-series-200-ml/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://helga.beauty/osv-tlyuyucha-sirovatka-proti-p-gmentats-brightening-alpaflor-serum-derma-series-30-ml/</t>
   </si>
   <si>
     <t>DR248</t>
   </si>
   <si>
     <t>Зміцнююча сироватка з ефектом 3D ліфтингу 3D-Lift Serum Derma Series 30 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/zm-tsnyuyucha-sirovatka-z-efektom-3d-l-ftingu-3d-lift-serum-derma-series-30-ml/</t>
   </si>
   <si>
     <t>DR253</t>
   </si>
   <si>
     <t>Заспокійливий легкий крем для комфорту шкіри Calming Light Cream Derma Series 50 мл</t>
   </si>
   <si>
     <t>https://helga.beauty/zaspok-yliviy-legkiy-krem-dlya-komfortu-shk-ri-calming-light-cream-derma-series-50-ml/</t>
   </si>
   <si>
     <t>DR254</t>
   </si>
   <si>
     <t>Відновлюючий тонізуючий крем Recovery cream Derma Series 50 мл</t>
   </si>
@@ -1050,51 +1050,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-umyvaniya-cream-cleanser-c8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/kakao-skrab-dlya-vsekh-tipov-kozhi-cocoa-exfoliator-e5-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/antistressovaya-sirovatka-proti-pochervon-nnya-derma-series-anti-red-calming-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-dnovlyuyucha-sirovatka-dlya-pruzhnost-shk-ri-derma-series-luxe-age-gold-filling-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/normal-zuyuchiy-osv-zhayuchiy-ton-k-ultra-norm-refreshing-tonic-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/pozhivna-maska-z-pom-yakshuvalnoyu-d-yu-soft-balance-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-protektor-cream-protector-spf-30-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sontsezakhisna-emuls-ya-sun-block-emultion-spf-50-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/yenzimna-regeneruyucha-sirovatka-z-aha-kislotami-derma-series-renewing-enzym-aha-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliviy-ton-k-calming-tonic-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/seboregulyuyucha-maska-z-zaspok-ylivim-efektom-sebo-norm-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/protizapalniy-p-dsushuyuchiy-sos-zas-b-derma-series-local-sos-solution-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliva-molochko-calming-milk-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/m-orelaksuyuchiy-sirovatka-derma-series-anti-wrinkle-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/maska-dlya-maksimalnogo-zvolozhennya-hydra-help-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/un-versalniy-miyuchiy-mus-comfort-cleansing-mousse-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-tam-n-zovana-peptidna-sirovatka-vita-active-peptide-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/normal-zuyuchiy-ochishchuvalniy-gel-ultra-norm-cleansing-gel-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/osv-tlyuyucha-sirovatka-proti-p-gmentats-brightening-alpaflor-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zm-tsnyuyucha-sirovatka-z-efektom-3d-l-ftingu-3d-lift-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliviy-legkiy-krem-dlya-komfortu-shk-ri-calming-light-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/vosstanavlivayushchiy-toniziruyushchiy-krem-recovery-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/regeneruyuchiy-antiv-koviy-krem-z-l-ft-ngovim-efektom-renew-lifting-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/regeneruyuchiy-osv-tlyuyuchiy-krem-revit-aha-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-krem-z-kamuflyazhem-bb-cream-extra-light-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/rev-tal-z-ruyushch-y-krem-dlya-oblast-navkolo-ochey-matrix-eye-cream-derma-series-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-ruk-dlya-vsekh-tipov-kozhi-hand-cream-b7-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-ruk-manaru/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/hand-cream-rahima/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-uvlazhnyayushchiy-krem-light-moisturiser-m5-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-glibokogo-zvolozhennya-deep-moisturiser-m6-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-denniy-zvolozhuvalniy-krem-esse-hydro-moisturiser-m1-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/pozhivniy-zvolozhuvalniy-krem-dlya-sukho-ta-chutlivo-shk-ri-esse-nourish-moisturiser-m2-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-zvolozhuvalniy-zas-b-omega-zhirnimi-kislotami-esse-omega-light-o5-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/nasicheniy-zvolozhuvalniy-zas-b-z-omega-zhirnimi-kislotami-esse-omega-deep-o6-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/denniy-zakhisniy-zvolozhuvalniy-krem-esse-defence-moisturiser-m9-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/n-chniy-v-dnovlyuvalniy-zvolozhuvalniy-krem-esse-restorative-moisturiser-m10-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-kozhi-vokrug-glaz-i-gub-eye-lip-cream-r5-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-doglyadu-za-chutlivoyu-shk-royu-navkolo-ochey-esse-sensitive-eye-cream-r2-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/glinyanaya-maska-dlya-vsekh-tipov-kozhi-clay-mask-k5/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zvolozhuvalniy-m-st-dlya-vs-kh-tip-v-shk-ri-esse-hydrating-mist-t5-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zvolozhuvalniy-m-st-dlya-vs-kh-tip-v-shk-ri-esse-biome-mist-t6/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-dnovlyuvalna-sirovatka-dlya-vs-kh-tip-v-shk-ri-esse-resurrect-serum-r4-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/prob-otichna-sirovatka-esse-probiotic-serum-r10-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sirovatka-z-kontsentrovanim-v-tam-nom-s-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sontsezakhisniy-krem-dlya-oblichchya-t-la-z-esse-spf30-sunscreen-s1-30-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f5-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f3-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zas-b-dlya-ochishchennya-chutlivo-shk-ri-esse-sensitive-cleanser-c1-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/ochishchuvalniy-geleviy-zas-b-dlya-vs-kh-tip-v-shk-ri-esse-gel-cleanser-c5-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zas-b-dlya-glibokogo-ochishchennya-vs-kh-tip-v-shk-ri-esse-refining-cleanser-c6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/p-nka-dlya-ochishchennya-ericson/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/smart-aging-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/activating-age-repair-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/hyaluronic-power-rerum/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/gentle-face-body-peelling-gel/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/refreshing-facial-cleanser/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/energizing-body-hair-shampoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/mild-antiperspirant/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/calming-after-shave-balsam/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-umyvaniya-cream-cleanser-c8-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/kakao-skrab-dlya-vsekh-tipov-kozhi-cocoa-exfoliator-e5-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/antistressovaya-sirovatka-proti-pochervon-nnya-derma-series-anti-red-calming-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/pozhivna-maska-z-pom-yakshuvalnoyu-d-yu-soft-balance-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-protektor-cream-protector-spf-30-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-dnovlyuyucha-sirovatka-dlya-pruzhnost-shk-ri-derma-series-luxe-age-gold-filling-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/normal-zuyuchiy-osv-zhayuchiy-ton-k-ultra-norm-refreshing-tonic-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliviy-ton-k-calming-tonic-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/yenzimna-regeneruyucha-sirovatka-z-aha-kislotami-derma-series-renewing-enzym-aha-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/seboregulyuyucha-maska-z-zaspok-ylivim-efektom-sebo-norm-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sontsezakhisna-emuls-ya-sun-block-emultion-spf-50-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/protizapalniy-p-dsushuyuchiy-sos-zas-b-derma-series-local-sos-solution-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliva-molochko-calming-milk-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/m-orelaksuyuchiy-sirovatka-derma-series-anti-wrinkle-serum-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/maska-dlya-maksimalnogo-zvolozhennya-hydra-help-mask-derma-series-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/un-versalniy-miyuchiy-mus-comfort-cleansing-mousse-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-tam-n-zovana-peptidna-sirovatka-vita-active-peptide-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/osv-tlyuyucha-sirovatka-proti-p-gmentats-brightening-alpaflor-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/normal-zuyuchiy-ochishchuvalniy-gel-ultra-norm-cleansing-gel-derma-series-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zm-tsnyuyucha-sirovatka-z-efektom-3d-l-ftingu-3d-lift-serum-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zaspok-yliviy-legkiy-krem-dlya-komfortu-shk-ri-calming-light-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/vosstanavlivayushchiy-toniziruyushchiy-krem-recovery-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/regeneruyuchiy-antiv-koviy-krem-z-l-ft-ngovim-efektom-renew-lifting-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/regeneruyuchiy-osv-tlyuyuchiy-krem-revit-aha-cream-derma-series-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-krem-z-kamuflyazhem-bb-cream-extra-light-derma-series-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/rev-tal-z-ruyushch-y-krem-dlya-oblast-navkolo-ochey-matrix-eye-cream-derma-series-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-ruk-dlya-vsekh-tipov-kozhi-hand-cream-b7-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-ruk-manaru/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/hand-cream-rahima/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-uvlazhnyayushchiy-krem-light-moisturiser-m5-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-glibokogo-zvolozhennya-deep-moisturiser-m6-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-denniy-zvolozhuvalniy-krem-esse-hydro-moisturiser-m1-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/pozhivniy-zvolozhuvalniy-krem-dlya-sukho-ta-chutlivo-shk-ri-esse-nourish-moisturiser-m2-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/legkiy-zvolozhuvalniy-zas-b-omega-zhirnimi-kislotami-esse-omega-light-o5-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/nasicheniy-zvolozhuvalniy-zas-b-z-omega-zhirnimi-kislotami-esse-omega-deep-o6-10-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/denniy-zakhisniy-zvolozhuvalniy-krem-esse-defence-moisturiser-m9-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/n-chniy-v-dnovlyuvalniy-zvolozhuvalniy-krem-esse-restorative-moisturiser-m10-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-kozhi-vokrug-glaz-i-gub-eye-lip-cream-r5-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/krem-dlya-doglyadu-za-chutlivoyu-shk-royu-navkolo-ochey-esse-sensitive-eye-cream-r2-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/glinyanaya-maska-dlya-vsekh-tipov-kozhi-clay-mask-k5/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zvolozhuvalniy-m-st-dlya-vs-kh-tip-v-shk-ri-esse-hydrating-mist-t5-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zvolozhuvalniy-m-st-dlya-vs-kh-tip-v-shk-ri-esse-biome-mist-t6/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/v-dnovlyuvalna-sirovatka-dlya-vs-kh-tip-v-shk-ri-esse-resurrect-serum-r4-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/prob-otichna-sirovatka-esse-probiotic-serum-r10-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sirovatka-z-kontsentrovanim-v-tam-nom-s-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/sontsezakhisniy-krem-dlya-oblichchya-t-la-z-esse-spf30-sunscreen-s1-30-ml_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f5-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/tonalna-osnova-dlya-vs-kh-tip-v-shk-ri-esse-foundation-f3-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zas-b-dlya-ochishchennya-chutlivo-shk-ri-esse-sensitive-cleanser-c1-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/ochishchuvalniy-geleviy-zas-b-dlya-vs-kh-tip-v-shk-ri-esse-gel-cleanser-c5-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/zas-b-dlya-glibokogo-ochishchennya-vs-kh-tip-v-shk-ri-esse-refining-cleanser-c6-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/p-nka-dlya-ochishchennya-ericson/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/smart-aging-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/activating-age-repair-complex/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/hyaluronic-power-rerum/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/gentle-face-body-peelling-gel/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/refreshing-facial-cleanser/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/energizing-body-hair-shampoo/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/mild-antiperspirant/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helga.beauty/calming-after-shave-balsam/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F90" sqref="F90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -1248,186 +1248,186 @@
       </c>
       <c r="D12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="6">
         <v>99</v>
       </c>
       <c r="F12" s="14">
         <v>890</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>2</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="6">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F13" s="14">
-        <v>890</v>
+        <v>790</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>3</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="14">
-        <v>490</v>
+        <v>690</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>4</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F15" s="14">
-        <v>790</v>
+        <v>890</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>5</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="14">
-        <v>690</v>
+        <v>490</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>6</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="14">
-        <v>890</v>
+        <v>490</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>7</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="6">
         <v>100</v>
       </c>
       <c r="F18" s="14">
         <v>890</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>8</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="E19" s="6"/>
+      <c r="E19" s="6">
+        <v>100</v>
+      </c>
       <c r="F19" s="14">
-        <v>490</v>
+        <v>790</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>9</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="E20" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="6"/>
       <c r="F20" s="14">
-        <v>790</v>
+        <v>890</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>10</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="6">
         <v>100</v>
       </c>
       <c r="F21" s="14">
         <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>11</v>
@@ -1515,73 +1515,73 @@
         <v>59</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="6">
         <v>100</v>
       </c>
       <c r="F26" s="14">
         <v>890</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>16</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="E27" s="6"/>
+      <c r="E27" s="6">
+        <v>100</v>
+      </c>
       <c r="F27" s="14">
-        <v>490</v>
+        <v>890</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>17</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="E28" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="E28" s="6"/>
       <c r="F28" s="14">
-        <v>890</v>
+        <v>490</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>18</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E29" s="6">
         <v>100</v>
       </c>
       <c r="F29" s="14">
         <v>890</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>19</v>